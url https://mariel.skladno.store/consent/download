--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -5,129 +5,129 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Согласие на обработку персональных данных — МАРИЭЛЬ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Редакция от 02.09.2026</w:t>
+        <w:t xml:space="preserve">Редакция от 08.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Кому я даю согласие</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Оператор персональных данных — ИП Чабурко Александр Сергеевич (ИНН 392001671307, ОГРНИП 322390000014182), адрес: 236000, Калининградская область, г. Калининград. Он обеспечивает работу магазина «МАРИЭЛЬ» и хранит данные о заказах. Продавец товара — Индивидуальный предприниматель Чабурко Марина Александровна (ИНН 667221681531, ОГРНИП 320392600042679), адрес: Курган. Он получает мои данные, чтобы передать заказ и оформить документы по нему, и отвечает за сам товар.</w:t>
+        <w:t xml:space="preserve">Оператор персональных данных — ИП Чабурко Александр Сергеевич (ИНН 392001671307, ОГРНИП 322390000014182), адрес: 236000, Калининградская область, г. Калининград. Он обеспечивает работу магазина «МАРИЭЛЬ» и хранит данные о заказах. Продавец товара — Индивидуальный предприниматель Чабурко Марина Александровна (ИНН 667221681531, ОГРНИП 320392600042679), адрес: 236048, Калининград, ул. Виктора Денисова, д. 18, кв. 312. Он получает мои данные, чтобы передать заказ и оформить документы по нему, и отвечает за сам товар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Состав данных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Имя, телефон и Telegram, которые я указываю при оформлении заказа; подтверждённый способ входа — адрес электронной почты или идентификатор Telegram; состав, сумма и дата моих заказов. Отдельно — время и IP-адрес, с которого я принял условия: они сохраняются как подтверждение того, что согласие было дано. Если я выбираю доставку — город и пункт выдачи.</w:t>
+        <w:t xml:space="preserve">Имя, телефон и Telegram, которые я указываю при оформлении заказа; подтверждённый способ входа — адрес электронной почты, идентификатор Telegram или идентификатор VK (с именем и почтой, которые отдал VK); состав, сумма и дата моих заказов; адрес электронной почты, товар и размер, если я прошу сообщить о поступлении. Отдельно — время и IP-адрес, с которого я принял условия: они сохраняются как подтверждение того, что согласие было дано. Содержимое моих запросов к сайту и ответы внешних сервисов, IP-адрес и сведения о браузере записываются в технический журнал на 30 дней; паролей, кодов входа, ключей доступа и данных банковской карты в нём нет. Если я выбираю доставку — город и пункт выдачи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Цели обработки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Оформить, подтвердить и доставить заказ. Связаться со мной по вопросам этого заказа. Показать мне историю моих заказов. Рассмотреть моё обращение, претензию или возврат. Исполнить обязанности по бухгалтерскому и налоговому учёту.</w:t>
+        <w:t xml:space="preserve">Оформить, подтвердить и доставить заказ. Связаться со мной по вопросам этого заказа. Показать мне историю моих заказов. Рассмотреть моё обращение, претензию или возврат. Разобрать сбой оплаты, доставки или входа по моему обращению. Исполнить обязанности по бухгалтерскому и налоговому учёту. Один раз сообщить мне по электронной почте, что размер, на который я оставил запрос, снова в продаже. Если я сам подпишусь — отправлять уведомления о статусе заказа в Telegram. Если я сам включу статусы в VK — отправлять их сообщениями сообщества магазина во ВКонтакте.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Действия с данными</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Сбор, запись, систематизация, накопление, хранение, уточнение, извлечение, использование, передача, блокирование, удаление и уничтожение — с использованием средств автоматизации и без них.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Кому передаются</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Продавцу товара — чтобы собрать и передать заказ. Сервису статистики Яндекс.Метрика — сведения о посещении сайта: IP-адрес, идентификатор браузера в cookie, открытые страницы и действия на них, а также состав просмотренного и купленного с ценами, номер и сумма заказа. Имя и телефон ей не передаются. Хостингу Selectel — данные магазина на хранение. Почтовой службе SMTP.bz — адрес и текст письма при входе по почте. Почтовому хостингу Timeweb — адрес и текст моего ответа, если я отвечу на письмо магазина. Сервису Telegram, серверы которого за пределами России, — идентификатор чата, код входа, номер заказа с его составом и суммой; имя и телефон туда не уходят. Платёжному сервису ЮKassa — адрес электронной почты, состав заказа с ценами и суммой и коды маркировки переданных вещей: это нужно, чтобы принять оплату картой и выдать кассовый чек по 54-ФЗ. Почте России — населённый пункт, который я указываю при расчёте, вес и габариты посылки и индекс отделения, если я его выбрал, а при оформлении моё имя, телефон и пункт выдачи: это нужно, чтобы найти отделения в моём городе, рассчитать доставку до выбранного места и вручить мне заказ. Иным лицам данные не передаются, кроме случаев, предусмотренных законом. Подробности — в политике обработки данных.</w:t>
+        <w:t xml:space="preserve">Продавцу товара — чтобы собрать и передать заказ. Сервису статистики Яндекс.Метрика — сведения о посещении сайта: IP-адрес, идентификатор браузера в cookie, открытые страницы и действия на них, а также состав просмотренного и купленного с ценами, номер и сумма заказа. Имя и телефон ей не передаются. Хостингу Selectel — данные магазина на хранение. Почтовой службе SMTP.bz — адрес и текст письма при входе по почте. Почтовому хостингу Timeweb — адрес и текст моего ответа, если я отвечу на письмо магазина. Сервису Telegram, серверы которого за пределами России, — идентификатор чата, код входа, номер заказа с его составом и суммой; имя и телефон туда не уходят. ООО «ВК» — запрос на вход через VK ID, если я вхожу через VK ID, и, если я включу статусы в VK, мой идентификатор VK и текст сообщения о статусе заказа от сообщества магазина во ВКонтакте. Платформе Skladno — идентификатор моего чата в Telegram, имя, фамилию, ник и язык интерфейса из профиля Telegram, если я подпишусь на статусы заказа: бот сервиса принимает мои команды на стороне платформы, а записи о них и ответы бота хранятся в журнале обменов платформы 30 дней; в журнале обменов магазина 30 дней хранятся идентификатор чата, текст сообщений и данные чата из ответа Telegram. Платёжному сервису Robokassa — адрес электронной почты, состав заказа с ценами и суммой, коды маркировки переданных вещей; цель — приём оплаты картой и выдача кассового чека по 54-ФЗ. Почте России — населённый пункт, который я указываю при расчёте, вес и габариты посылки и индекс отделения, если я его выбрал, а при оформлении моё имя, телефон и пункт выдачи: это нужно, чтобы найти отделения в моём городе, рассчитать доставку до выбранного места и вручить мне заказ. Сервисам, которые владелец магазина сам подключит через API магазина, в том числе находящимся за пределами России, — данные магазина, а мои имя, телефон и ник в Telegram полностью — только если владелец отдельно выдаст на это право; решение о такой передаче принимает владелец магазина. Сервису VK Реклама (ООО «ВК»), счётчик которого подключил магазин, — обезличенные сведения о посещении и покупках: IP-адрес, адреса открытых страниц, устройство, cookie счётчика, какие товары открывали, клали в корзину и купили, номер заказа и сумма. Имя, телефон, почта и адрес не передаются. Иным лицам данные не передаются, кроме случаев, предусмотренных законом. Подробности — в политике обработки данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Срок и отзыв</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Согласие действует, пока у меня есть аккаунт в магазине. Отозвать его можно самостоятельно — удалением аккаунта в профиле, — либо письмом на info@fenixwb.ru, если доступ к аккаунту утерян. После отзыва имя, контакты и способы входа удаляются, а сведения о заказах остаются обезличенными: их хранение обязательно по законодательству о бухгалтерском учёте и налогах.</w:t>
+        <w:t xml:space="preserve">Согласие действует, пока у меня есть аккаунт в магазине. Отозвать его можно самостоятельно — удалением аккаунта в профиле, — либо письмом на info@fenixwb.ru, если доступ к аккаунту утерян. После отзыва имя, контакты и способы входа удаляются, а сведения о заказах остаются обезличенными: их хранение обязательно по законодательству о бухгалтерском учёте и налогах. Записи технического журнала запросов о попытках входа, сделанных до входа в аккаунт, и другие записи, не связанные с аккаунтом, а также запись о самом удалении хранятся до 30 дней и удаляются автоматически.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Что я подтверждаю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Мне исполнилось 18 лет, я действую своей волей и в своём интересе и ознакомлен с политикой обработки персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Действующая редакция документа опубликована по адресу https://mariel.skladno.store/consent.</w:t>
       </w:r>
     </w:p>