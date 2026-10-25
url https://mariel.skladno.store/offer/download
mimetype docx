--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Публичная оферта — МАРИЭЛЬ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Редакция от 03.09.2026</w:t>
+        <w:t xml:space="preserve">Редакция от 13.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">1.1. Настоящий документ является публичной офертой продавца — Индивидуальный предприниматель Чабурко Марина Александровна (далее — «Продавец»), — и содержит все существенные условия договора розничной купли-продажи товаров, представленных в магазине «МАРИЭЛЬ» (далее — «Магазин»).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">1.2. Договор заключается дистанционным способом: покупатель знакомится с товаром по его описанию и изображениям на сайте Магазина, не имея возможности осмотреть товар непосредственно (статья 26.1 Закона Российской Федерации «О защите прав потребителей»).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">1.3. Акцептом оферты, то есть полным и безоговорочным принятием её условий, является оформление заказа в Магазине. С этого момента договор считается заключённым, а лицо, оформившее заказ, — Покупателем.</w:t>
       </w:r>
     </w:p>
@@ -619,51 +619,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12. Реквизиты Продавца</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Наименование: Индивидуальный предприниматель Чабурко Марина Александровна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ИНН: 667221681531</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ОГРНИП: 320392600042679</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Адрес: Курган</w:t>
+        <w:t xml:space="preserve">Адрес: 236048, Калининград, ул. Виктора Денисова, д. 18, кв. 312</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Почта: marinaladen@mail.ru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Телефон: +79195860888</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Действующая редакция документа опубликована по адресу https://mariel.skladno.store/offer.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>